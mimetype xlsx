--- v1 (2026-03-05)
+++ v2 (2026-05-11)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2690" uniqueCount="1347">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2698" uniqueCount="1352">
   <si>
     <t xml:space="preserve">GeneSymbol</t>
   </si>
   <si>
     <t xml:space="preserve">Ensembl ID</t>
   </si>
   <si>
     <t xml:space="preserve">NCBI Gene ID</t>
   </si>
   <si>
     <t xml:space="preserve">Assay Type</t>
   </si>
   <si>
     <t xml:space="preserve">Strand</t>
   </si>
   <si>
     <t xml:space="preserve">Amplicon Length</t>
   </si>
   <si>
     <t xml:space="preserve">Amplicon Region</t>
   </si>
   <si>
     <t xml:space="preserve">Recommended Restriction Enzymes</t>
   </si>
   <si>
@@ -2395,50 +2395,65 @@
     <t xml:space="preserve">4581</t>
   </si>
   <si>
     <t xml:space="preserve">70</t>
   </si>
   <si>
     <t xml:space="preserve">CAGGAGATAGGCAGGAATGTGTTGCAACTACGTATGGATAGGCAGCTAAGGTCCTGGTTGGTATACTTTTCTCTCAGTATCAGGAACCCTGCCTGCCCTT</t>
   </si>
   <si>
     <t xml:space="preserve">DCG0000582</t>
   </si>
   <si>
     <t xml:space="preserve">MUC5B</t>
   </si>
   <si>
     <t xml:space="preserve">ENSG00000117983</t>
   </si>
   <si>
     <t xml:space="preserve">727897</t>
   </si>
   <si>
     <t xml:space="preserve">CCCGGTGTCAGTGGACAGAGTGGTTTGATGAGGACTACCCCAAGTCTGAACAACTTGGAGGGGACGTTGAGTCCTACGATAAGATCAGGGCCGCTGGAGGGCAC</t>
   </si>
   <si>
     <t xml:space="preserve">DCG0000484</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Multi-Copy Target 4NS1C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENSG00000253326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CCTGAGGATGCCACAGTGAGACACCATCTGGGTCTGGAGGGTCCACTGTGAGGCAGAGGCTGGCCTGTAGAGTCCGACAGTAGACAGAAGTTGGGCAAAAGGCTGATTTGAGGAAGTTTTGGGCTTCAAGAGTCAGCCACGAGGCAGGCACTAGGCCTGGAAATGGCCTGACAGTCATGAGTTGGGCCTAAATGGGCCACTGTGAGGGAGGAGCTGTGCCTGTTGAGGCTGCTGGCAGGCAGGCAGAAATTCGGCCTGGGGCAGCTGCCATGA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">XbaI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCG0000621</t>
   </si>
   <si>
     <t xml:space="preserve">MYC</t>
   </si>
   <si>
     <t xml:space="preserve">ENSG00000136997</t>
   </si>
   <si>
     <t xml:space="preserve">4609</t>
   </si>
   <si>
     <t xml:space="preserve">65</t>
   </si>
   <si>
     <t xml:space="preserve">AGAGGACTTGTTGCGGAAACGACGAGAACAGTTGAAACACAAACTTGAACAGCTACGGAACTCTTGTGCGTAAGGAAAAGTAAGGAAAACGATTC</t>
   </si>
   <si>
     <t xml:space="preserve">DCG0000112</t>
   </si>
   <si>
     <t xml:space="preserve">MYT1L</t>
   </si>
   <si>
     <t xml:space="preserve">ENSG00000186487</t>
   </si>
@@ -4101,51 +4116,51 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A1:K269"/>
+  <dimension ref="A1:K270"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -8978,3795 +8993,3823 @@
         <v>19</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>85</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>794</v>
       </c>
       <c r="H152" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I152" s="0" t="s">
         <v>795</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
         <v>796</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>797</v>
       </c>
-      <c r="C153" s="0" t="s">
+      <c r="C153" s="0"/>
+      <c r="D153" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E153" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F153" s="0"/>
+      <c r="G153" s="0" t="s">
         <v>798</v>
       </c>
-      <c r="D153" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F153" s="0" t="s">
+      <c r="H153" s="0" t="s">
         <v>799</v>
       </c>
-      <c r="G153" s="0" t="s">
+      <c r="I153" s="0" t="s">
         <v>800</v>
-      </c>
-[...4 lines deleted...]
-        <v>801</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="B154" s="0" t="s">
         <v>802</v>
       </c>
-      <c r="B154" s="0" t="s">
+      <c r="C154" s="0" t="s">
         <v>803</v>
       </c>
-      <c r="C154" s="0" t="s">
+      <c r="D154" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E154" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F154" s="0" t="s">
         <v>804</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>805</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>387</v>
+        <v>74</v>
       </c>
       <c r="I154" s="0" t="s">
         <v>806</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
         <v>807</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>808</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>809</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>799</v>
+        <v>85</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>810</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>46</v>
+        <v>387</v>
       </c>
       <c r="I155" s="0" t="s">
         <v>811</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
         <v>812</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>813</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F156" s="0" t="s">
+        <v>804</v>
+      </c>
+      <c r="G156" s="0" t="s">
         <v>815</v>
       </c>
-      <c r="G156" s="0" t="s">
+      <c r="H156" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I156" s="0" t="s">
         <v>816</v>
-      </c>
-[...4 lines deleted...]
-        <v>817</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
+        <v>817</v>
+      </c>
+      <c r="B157" s="0" t="s">
         <v>818</v>
       </c>
-      <c r="B157" s="0" t="s">
+      <c r="C157" s="0" t="s">
         <v>819</v>
       </c>
-      <c r="C157" s="0" t="s">
+      <c r="D157" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F157" s="0" t="s">
         <v>820</v>
-      </c>
-[...7 lines deleted...]
-        <v>330</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>821</v>
       </c>
       <c r="H157" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="I157" s="0" t="s">
         <v>822</v>
-      </c>
-[...1 lines deleted...]
-        <v>823</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
+        <v>823</v>
+      </c>
+      <c r="B158" s="0" t="s">
         <v>824</v>
       </c>
-      <c r="B158" s="0" t="s">
+      <c r="C158" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="C158" s="0" t="s">
+      <c r="D158" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="G158" s="0" t="s">
         <v>826</v>
       </c>
-      <c r="D158" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G158" s="0" t="s">
+      <c r="H158" s="0" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="I158" s="0" t="s">
         <v>828</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
         <v>829</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>830</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>831</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>85</v>
+        <v>348</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>832</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>31</v>
+        <v>387</v>
       </c>
       <c r="I159" s="0" t="s">
         <v>833</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
         <v>834</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>835</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>836</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>459</v>
+        <v>85</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>837</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="I160" s="0" t="s">
         <v>838</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
         <v>839</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>840</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>841</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>788</v>
+        <v>459</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>842</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="I161" s="0" t="s">
         <v>843</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>788</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="H162" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
+        <v>844</v>
+      </c>
+      <c r="B163" s="0" t="s">
         <v>845</v>
       </c>
-      <c r="B163" s="0" t="s">
+      <c r="C163" s="0" t="s">
         <v>846</v>
       </c>
-      <c r="C163" s="0" t="s">
+      <c r="D163" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F163" s="0" t="s">
+        <v>788</v>
+      </c>
+      <c r="G163" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
       <c r="H163" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I163" s="0" t="s">
         <v>849</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
         <v>850</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>851</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>852</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>459</v>
+        <v>520</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>853</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="I164" s="0" t="s">
         <v>854</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
         <v>855</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>856</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>857</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>858</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="I165" s="0" t="s">
         <v>859</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>860</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>861</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>862</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>52</v>
+        <v>453</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>863</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="I166" s="0" t="s">
         <v>864</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>865</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>866</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>867</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F167" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G167" s="0" t="s">
         <v>868</v>
       </c>
-      <c r="G167" s="0" t="s">
+      <c r="H167" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I167" s="0" t="s">
         <v>869</v>
-      </c>
-[...4 lines deleted...]
-        <v>870</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="B168" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="B168" s="0" t="s">
+      <c r="C168" s="0" t="s">
         <v>872</v>
       </c>
-      <c r="C168" s="0" t="s">
+      <c r="D168" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>873</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>874</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>17</v>
+        <v>186</v>
       </c>
       <c r="I168" s="0" t="s">
         <v>875</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
         <v>876</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>877</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>878</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F169" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="G169" s="0" t="s">
         <v>879</v>
       </c>
-      <c r="G169" s="0" t="s">
+      <c r="H169" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I169" s="0" t="s">
         <v>880</v>
-      </c>
-[...4 lines deleted...]
-        <v>881</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
+        <v>881</v>
+      </c>
+      <c r="B170" s="0" t="s">
         <v>882</v>
       </c>
-      <c r="B170" s="0" t="s">
+      <c r="C170" s="0" t="s">
         <v>883</v>
       </c>
-      <c r="C170" s="0" t="s">
+      <c r="D170" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E170" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>884</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>885</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>681</v>
+        <v>46</v>
       </c>
       <c r="I170" s="0" t="s">
         <v>886</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
         <v>887</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>888</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>889</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>168</v>
+        <v>23</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>890</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>46</v>
+        <v>681</v>
       </c>
       <c r="I171" s="0" t="s">
         <v>891</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
         <v>892</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>893</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>894</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>265</v>
+        <v>168</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>895</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="I172" s="0" t="s">
         <v>896</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>897</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>898</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>899</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>301</v>
+        <v>265</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>900</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="I173" s="0" t="s">
         <v>901</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
         <v>902</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>903</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>904</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>879</v>
+        <v>301</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>905</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="I174" s="0" t="s">
         <v>906</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
         <v>907</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>908</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>909</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F175" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="G175" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="G175" s="0" t="s">
+      <c r="H175" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I175" s="0" t="s">
         <v>911</v>
-      </c>
-[...4 lines deleted...]
-        <v>912</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="B176" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="B176" s="0" t="s">
+      <c r="C176" s="0" t="s">
         <v>914</v>
       </c>
-      <c r="C176" s="0" t="s">
+      <c r="D176" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E176" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F176" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F176" s="0" t="s">
+      <c r="G176" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="G176" s="0" t="s">
+      <c r="H176" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I176" s="0" t="s">
         <v>917</v>
-      </c>
-[...4 lines deleted...]
-        <v>918</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
+        <v>918</v>
+      </c>
+      <c r="B177" s="0" t="s">
         <v>919</v>
       </c>
-      <c r="B177" s="0" t="s">
+      <c r="C177" s="0" t="s">
         <v>920</v>
       </c>
-      <c r="C177" s="0" t="s">
+      <c r="D177" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E177" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F177" s="0" t="s">
         <v>921</v>
-      </c>
-[...7 lines deleted...]
-        <v>447</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>922</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="I177" s="0" t="s">
         <v>923</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>924</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>925</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>926</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>244</v>
+        <v>447</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>927</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="I178" s="0" t="s">
         <v>928</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>929</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>930</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>931</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>342</v>
+        <v>244</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>932</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="I179" s="0" t="s">
         <v>933</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>934</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>935</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>936</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>85</v>
+        <v>342</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>937</v>
       </c>
       <c r="H180" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I180" s="0" t="s">
         <v>938</v>
-      </c>
-[...1 lines deleted...]
-        <v>939</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
+        <v>939</v>
+      </c>
+      <c r="B181" s="0" t="s">
         <v>940</v>
       </c>
-      <c r="B181" s="0" t="s">
+      <c r="C181" s="0" t="s">
         <v>941</v>
       </c>
-      <c r="C181" s="0" t="s">
+      <c r="D181" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E181" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F181" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G181" s="0" t="s">
         <v>942</v>
       </c>
-      <c r="D181" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G181" s="0" t="s">
+      <c r="H181" s="0" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="I181" s="0" t="s">
         <v>944</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
         <v>945</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>946</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>203</v>
+        <v>232</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>948</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="I182" s="0" t="s">
         <v>949</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>203</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>948</v>
+        <v>953</v>
       </c>
       <c r="H183" s="0" t="s">
         <v>115</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
+        <v>950</v>
+      </c>
+      <c r="B184" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="B184" s="0" t="s">
+      <c r="C184" s="0" t="s">
         <v>952</v>
       </c>
-      <c r="C184" s="0" t="s">
+      <c r="D184" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E184" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F184" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="G184" s="0" t="s">
         <v>953</v>
       </c>
-      <c r="D184" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H184" s="0" t="s">
-        <v>17</v>
+        <v>115</v>
       </c>
       <c r="I184" s="0" t="s">
         <v>955</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
         <v>956</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>957</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>958</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>910</v>
+        <v>85</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>959</v>
       </c>
       <c r="H185" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I185" s="0" t="s">
         <v>960</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
         <v>961</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>962</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>963</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F186" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="G186" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="G186" s="0" t="s">
+      <c r="H186" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I186" s="0" t="s">
         <v>965</v>
-      </c>
-[...4 lines deleted...]
-        <v>966</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="B187" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="B187" s="0" t="s">
+      <c r="C187" s="0" t="s">
         <v>968</v>
       </c>
-      <c r="C187" s="0" t="s">
+      <c r="D187" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E187" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F187" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="D187" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F187" s="0" t="s">
+      <c r="G187" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="G187" s="0" t="s">
+      <c r="H187" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="I187" s="0" t="s">
         <v>971</v>
-      </c>
-[...4 lines deleted...]
-        <v>973</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="B188" s="0" t="s">
+        <v>973</v>
+      </c>
+      <c r="C188" s="0" t="s">
         <v>974</v>
       </c>
-      <c r="B188" s="0" t="s">
+      <c r="D188" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F188" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="C188" s="0" t="s">
+      <c r="G188" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="D188" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G188" s="0" t="s">
+      <c r="H188" s="0" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="I188" s="0" t="s">
         <v>978</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
         <v>979</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>980</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>981</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>290</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>982</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>156</v>
+        <v>17</v>
       </c>
       <c r="I189" s="0" t="s">
         <v>983</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
         <v>984</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>985</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>986</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>453</v>
+        <v>15</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>987</v>
       </c>
       <c r="H190" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="I190" s="0" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="B191" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="B191" s="0" t="s">
+      <c r="C191" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="C191" s="0" t="s">
+      <c r="D191" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="G191" s="0" t="s">
         <v>992</v>
       </c>
-      <c r="D191" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G191" s="0" t="s">
+      <c r="H191" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="I191" s="0" t="s">
         <v>994</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>995</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>996</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>997</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F192" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="G192" s="0" t="s">
         <v>998</v>
-      </c>
-[...1 lines deleted...]
-        <v>999</v>
       </c>
       <c r="H192" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B193" s="0" t="s">
         <v>1001</v>
       </c>
-      <c r="B193" s="0" t="s">
+      <c r="C193" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="C193" s="0" t="s">
+      <c r="D193" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E193" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F193" s="0" t="s">
         <v>1003</v>
-      </c>
-[...7 lines deleted...]
-        <v>161</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="I193" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>131</v>
+        <v>161</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="I194" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>441</v>
+        <v>131</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="H195" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I195" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>441</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="H196" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I196" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>324</v>
+        <v>441</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="I197" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>99</v>
+        <v>324</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="I198" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>1027</v>
+        <v>1032</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="H199" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I199" s="0" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B200" s="0" t="s">
         <v>1032</v>
       </c>
-      <c r="B200" s="0" t="s">
+      <c r="C200" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="C200" s="0" t="s">
+      <c r="D200" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F200" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="G200" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H200" s="0" t="s">
-        <v>156</v>
+        <v>17</v>
       </c>
       <c r="I200" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>284</v>
+        <v>884</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>279</v>
+        <v>156</v>
       </c>
       <c r="I201" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>1039</v>
+        <v>1044</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>284</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
       <c r="H202" s="0" t="s">
         <v>279</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>1042</v>
+        <v>1046</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B203" s="0" t="s">
         <v>1043</v>
       </c>
-      <c r="B203" s="0" t="s">
+      <c r="C203" s="0" t="s">
         <v>1044</v>
       </c>
-      <c r="C203" s="0" t="s">
+      <c r="D203" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E203" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F203" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="G203" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H203" s="0" t="s">
-        <v>17</v>
+        <v>279</v>
       </c>
       <c r="I203" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>106</v>
+        <v>653</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>156</v>
+        <v>17</v>
       </c>
       <c r="I204" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>23</v>
+        <v>106</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
       <c r="I205" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>1053</v>
+        <v>1058</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>1054</v>
+        <v>1059</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="H206" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B207" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="B207" s="0" t="s">
+      <c r="C207" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="C207" s="0" t="s">
+      <c r="D207" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E207" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F207" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G207" s="0" t="s">
         <v>1061</v>
       </c>
-      <c r="D207" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H207" s="0" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="I207" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>459</v>
+        <v>330</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>1067</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>115</v>
+        <v>54</v>
       </c>
       <c r="I208" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>1070</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>44</v>
+        <v>459</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>74</v>
+        <v>115</v>
       </c>
       <c r="I209" s="0" t="s">
         <v>1073</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>1077</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="I210" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>1080</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>215</v>
+        <v>52</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>17</v>
+        <v>115</v>
       </c>
       <c r="I211" s="0" t="s">
         <v>1083</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>1086</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="I212" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
         <v>1089</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>514</v>
+        <v>232</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>566</v>
+        <v>74</v>
       </c>
       <c r="I213" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
         <v>1094</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>1096</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>447</v>
+        <v>514</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>1097</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>17</v>
+        <v>566</v>
       </c>
       <c r="I214" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
         <v>1099</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>1100</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>1101</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>910</v>
+        <v>447</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="I215" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
         <v>1104</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>215</v>
+        <v>915</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>1107</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="I216" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>1110</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>380</v>
+        <v>215</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="I217" s="0" t="s">
         <v>1113</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="B218" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>1116</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>184</v>
+        <v>380</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="I218" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="B219" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>879</v>
+        <v>184</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="I219" s="0" t="s">
         <v>1123</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>1126</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>277</v>
+        <v>884</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="I220" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
         <v>1129</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>549</v>
+        <v>277</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>1132</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="I221" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>1135</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>52</v>
+        <v>549</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="I222" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="B223" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>1141</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>232</v>
+        <v>52</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="I223" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
         <v>1144</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>137</v>
+        <v>232</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>1147</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="I224" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="B225" s="0" t="s">
         <v>1150</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>348</v>
+        <v>137</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="I225" s="0" t="s">
         <v>1153</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>1156</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>447</v>
+        <v>348</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>279</v>
+        <v>38</v>
       </c>
       <c r="I226" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
         <v>1159</v>
       </c>
       <c r="B227" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>369</v>
+        <v>447</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>1162</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>17</v>
+        <v>279</v>
       </c>
       <c r="I227" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="B228" s="0" t="s">
         <v>1165</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>1166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>232</v>
+        <v>369</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>1167</v>
       </c>
       <c r="H228" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I228" s="0" t="s">
         <v>1168</v>
-      </c>
-[...1 lines deleted...]
-        <v>1169</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B229" s="0" t="s">
         <v>1170</v>
       </c>
-      <c r="B229" s="0" t="s">
+      <c r="C229" s="0" t="s">
         <v>1171</v>
       </c>
-      <c r="C229" s="0" t="s">
+      <c r="D229" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>1172</v>
       </c>
-      <c r="D229" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G229" s="0" t="s">
+      <c r="H229" s="0" t="s">
         <v>1173</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="I229" s="0" t="s">
         <v>1174</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
         <v>1175</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>1176</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>1177</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>970</v>
+        <v>79</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>1178</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
       <c r="I230" s="0" t="s">
         <v>1179</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="H231" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I231" s="0" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B232" s="0" t="s">
         <v>1181</v>
       </c>
-      <c r="B232" s="0" t="s">
+      <c r="C232" s="0" t="s">
         <v>1182</v>
       </c>
-      <c r="C232" s="0" t="s">
+      <c r="D232" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="G232" s="0" t="s">
         <v>1183</v>
-      </c>
-[...10 lines deleted...]
-        <v>1184</v>
       </c>
       <c r="H232" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I232" s="0" t="s">
         <v>1185</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>1186</v>
       </c>
       <c r="B233" s="0" t="s">
         <v>1187</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>1188</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F233" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="G233" s="0" t="s">
         <v>1189</v>
       </c>
-      <c r="G233" s="0" t="s">
+      <c r="H233" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I233" s="0" t="s">
         <v>1190</v>
-      </c>
-[...4 lines deleted...]
-        <v>1191</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B234" s="0" t="s">
         <v>1192</v>
       </c>
-      <c r="B234" s="0" t="s">
+      <c r="C234" s="0" t="s">
         <v>1193</v>
       </c>
-      <c r="C234" s="0" t="s">
+      <c r="D234" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F234" s="0" t="s">
         <v>1194</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>1195</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>163</v>
+        <v>768</v>
       </c>
       <c r="I234" s="0" t="s">
         <v>1196</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
         <v>1197</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>1198</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>1199</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>277</v>
+        <v>29</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>1200</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="I235" s="0" t="s">
         <v>1201</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>1202</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>1203</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>1204</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>964</v>
+        <v>277</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>74</v>
+        <v>156</v>
       </c>
       <c r="I236" s="0" t="s">
         <v>1206</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
         <v>1207</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>1208</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>1209</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>137</v>
+        <v>969</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>1210</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="I237" s="0" t="s">
         <v>1211</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
         <v>1212</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>1213</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>1214</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>625</v>
+        <v>137</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>1215</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>115</v>
+        <v>46</v>
       </c>
       <c r="I238" s="0" t="s">
         <v>1216</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
         <v>1217</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>1218</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>1219</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>137</v>
+        <v>625</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>1220</v>
       </c>
       <c r="H239" s="0" t="s">
         <v>115</v>
       </c>
       <c r="I239" s="0" t="s">
         <v>1221</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>1217</v>
+        <v>1222</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>1218</v>
+        <v>1223</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>1219</v>
+        <v>1224</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>137</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>1220</v>
+        <v>1225</v>
       </c>
       <c r="H240" s="0" t="s">
         <v>115</v>
       </c>
       <c r="I240" s="0" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B241" s="0" t="s">
         <v>1223</v>
       </c>
-      <c r="B241" s="0" t="s">
+      <c r="C241" s="0" t="s">
         <v>1224</v>
       </c>
-      <c r="C241" s="0" t="s">
+      <c r="D241" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="G241" s="0" t="s">
         <v>1225</v>
-      </c>
-[...10 lines deleted...]
-        <v>1226</v>
       </c>
       <c r="H241" s="0" t="s">
         <v>115</v>
       </c>
       <c r="I241" s="0" t="s">
         <v>1227</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
         <v>1228</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>1229</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>1230</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>441</v>
+        <v>168</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>1231</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>74</v>
+        <v>115</v>
       </c>
       <c r="I242" s="0" t="s">
         <v>1232</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
         <v>1233</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>1234</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>1235</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>59</v>
+        <v>441</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>1236</v>
       </c>
       <c r="H243" s="0" t="s">
         <v>74</v>
       </c>
       <c r="I243" s="0" t="s">
         <v>1237</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
         <v>1238</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>1239</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>1240</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>609</v>
+        <v>59</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>1241</v>
       </c>
       <c r="H244" s="0" t="s">
         <v>74</v>
       </c>
       <c r="I244" s="0" t="s">
         <v>1242</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
         <v>1243</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>1244</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>1245</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>459</v>
+        <v>609</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>1246</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="I245" s="0" t="s">
         <v>1247</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
         <v>1248</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>1249</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>1250</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>910</v>
+        <v>459</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>1251</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>279</v>
+        <v>17</v>
       </c>
       <c r="I246" s="0" t="s">
         <v>1252</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
         <v>1253</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>1254</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>1255</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>99</v>
+        <v>915</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>1256</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>74</v>
+        <v>279</v>
       </c>
       <c r="I247" s="0" t="s">
         <v>1257</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
         <v>1258</v>
       </c>
       <c r="B248" s="0" t="s">
         <v>1259</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>1260</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>520</v>
+        <v>99</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>1261</v>
       </c>
       <c r="H248" s="0" t="s">
         <v>74</v>
       </c>
       <c r="I248" s="0" t="s">
         <v>1262</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
         <v>1263</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>1264</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>1265</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>271</v>
+        <v>520</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>1266</v>
       </c>
       <c r="H249" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="I249" s="0" t="s">
         <v>1267</v>
-      </c>
-[...1 lines deleted...]
-        <v>1268</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>1263</v>
+        <v>1268</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>1264</v>
+        <v>1269</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>271</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>1266</v>
+        <v>1271</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>1267</v>
+        <v>1272</v>
       </c>
       <c r="I250" s="0" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B251" s="0" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C251" s="0" t="s">
         <v>1270</v>
       </c>
-      <c r="B251" s="0" t="s">
+      <c r="D251" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E251" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G251" s="0" t="s">
         <v>1271</v>
       </c>
-      <c r="C251" s="0" t="s">
+      <c r="H251" s="0" t="s">
         <v>1272</v>
-      </c>
-[...13 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I251" s="0" t="s">
         <v>1274</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
         <v>1275</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>1276</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>1277</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>161</v>
+        <v>120</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>1278</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="I252" s="0" t="s">
         <v>1279</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
         <v>1280</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>1281</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>1282</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>1283</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I253" s="0" t="s">
         <v>1284</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>1280</v>
+        <v>1285</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>148</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
       <c r="H254" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I254" s="0" t="s">
-        <v>1285</v>
+        <v>1289</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B255" s="0" t="s">
         <v>1286</v>
       </c>
-      <c r="B255" s="0" t="s">
+      <c r="C255" s="0" t="s">
         <v>1287</v>
       </c>
-      <c r="C255" s="0" t="s">
+      <c r="D255" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E255" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F255" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G255" s="0" t="s">
         <v>1288</v>
       </c>
-      <c r="D255" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H255" s="0" t="s">
-        <v>387</v>
+        <v>38</v>
       </c>
       <c r="I255" s="0" t="s">
         <v>1290</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
         <v>1291</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>1292</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>1293</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F256" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="G256" s="0" t="s">
         <v>1294</v>
       </c>
-      <c r="G256" s="0" t="s">
+      <c r="H256" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="I256" s="0" t="s">
         <v>1295</v>
-      </c>
-[...4 lines deleted...]
-        <v>1296</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B257" s="0" t="s">
         <v>1297</v>
       </c>
-      <c r="B257" s="0" t="s">
+      <c r="C257" s="0" t="s">
         <v>1298</v>
       </c>
-      <c r="C257" s="0" t="s">
+      <c r="D257" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E257" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F257" s="0" t="s">
         <v>1299</v>
-      </c>
-[...7 lines deleted...]
-        <v>916</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>1300</v>
       </c>
       <c r="H257" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="I257" s="0" t="s">
         <v>1301</v>
-      </c>
-[...1 lines deleted...]
-        <v>1302</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>1300</v>
+        <v>1305</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="I258" s="0" t="s">
-        <v>1303</v>
+        <v>1307</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B259" s="0" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C259" s="0" t="s">
         <v>1304</v>
       </c>
-      <c r="B259" s="0" t="s">
+      <c r="D259" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E259" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F259" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="G259" s="0" t="s">
         <v>1305</v>
       </c>
-      <c r="C259" s="0" t="s">
+      <c r="H259" s="0" t="s">
         <v>1306</v>
-      </c>
-[...13 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I259" s="0" t="s">
         <v>1308</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
         <v>1309</v>
       </c>
       <c r="B260" s="0" t="s">
         <v>1310</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>1311</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>1312</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="I260" s="0" t="s">
         <v>1313</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
         <v>1314</v>
       </c>
       <c r="B261" s="0" t="s">
         <v>1315</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>1316</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>916</v>
+        <v>85</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>1317</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="I261" s="0" t="s">
         <v>1318</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>1314</v>
+        <v>1319</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>1315</v>
+        <v>1320</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>1316</v>
+        <v>1321</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>1317</v>
+        <v>1322</v>
       </c>
       <c r="H262" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I262" s="0" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B263" s="0" t="s">
         <v>1320</v>
       </c>
-      <c r="B263" s="0" t="s">
+      <c r="C263" s="0" t="s">
         <v>1321</v>
       </c>
-      <c r="C263" s="0" t="s">
+      <c r="D263" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="G263" s="0" t="s">
         <v>1322</v>
-      </c>
-[...10 lines deleted...]
-        <v>1323</v>
       </c>
       <c r="H263" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I263" s="0" t="s">
         <v>1324</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
         <v>1325</v>
       </c>
       <c r="B264" s="0" t="s">
         <v>1326</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>1327</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>113</v>
+        <v>232</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>1328</v>
       </c>
       <c r="H264" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I264" s="0" t="s">
         <v>1329</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
         <v>1330</v>
       </c>
       <c r="B265" s="0" t="s">
         <v>1331</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>1332</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>653</v>
+        <v>113</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>1333</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="I265" s="0" t="s">
         <v>1334</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
         <v>1335</v>
       </c>
       <c r="B266" s="0" t="s">
         <v>1336</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>1337</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>232</v>
+        <v>653</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>1338</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="I266" s="0" t="s">
         <v>1339</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>1335</v>
+        <v>1340</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>1337</v>
+        <v>1342</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>232</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>1338</v>
+        <v>1343</v>
       </c>
       <c r="H267" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I267" s="0" t="s">
-        <v>1340</v>
+        <v>1344</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B268" s="0" t="s">
         <v>1341</v>
       </c>
-      <c r="B268" s="0" t="s">
+      <c r="C268" s="0" t="s">
         <v>1342</v>
       </c>
-      <c r="C268" s="0" t="s">
+      <c r="D268" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E268" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F268" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="G268" s="0" t="s">
         <v>1343</v>
-      </c>
-[...10 lines deleted...]
-        <v>1344</v>
       </c>
       <c r="H268" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I268" s="0" t="s">
         <v>1345</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>1341</v>
+        <v>1346</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>1342</v>
+        <v>1347</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>1343</v>
+        <v>1348</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>184</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>1344</v>
+        <v>1349</v>
       </c>
       <c r="H269" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I269" s="0" t="s">
+        <v>1350</v>
+      </c>
+      <c r="J269" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="0" t="s">
         <v>1346</v>
       </c>
-      <c r="J269" s="0" t="s">
+      <c r="B270" s="0" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C270" s="0" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D270" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E270" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F270" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="G270" s="0" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H270" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I270" s="0" t="s">
+        <v>1351</v>
+      </c>
+      <c r="J270" s="0" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>GeneGlobe</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Generator">
     <lpwstr xmlns="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">NPOI</lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Generator Version">
-    <lpwstr xmlns="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2.7.5</lpwstr>
+    <lpwstr xmlns="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2.7.6</lpwstr>
   </property>
 </Properties>
 </file>